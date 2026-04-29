--- v1 (2026-03-13)
+++ v2 (2026-04-29)
@@ -1661,97 +1661,97 @@
       </c>
       <c r="B6" s="8" t="n">
         <v>27</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>4131 Агент з постачання
 5220 Продавець продовольчих товарів</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>73</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин
 7242 Монтажник інформаційно-комунікаційного устаткування</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>43</v>
       </c>
       <c r="C10" s="8" t="n">