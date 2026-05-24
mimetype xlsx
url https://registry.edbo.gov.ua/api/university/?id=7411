--- v0 (2026-04-08)
+++ v1 (2026-05-24)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$14</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -195,93 +195,97 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ЄВРОПЕЙСЬКА МЕДИЧНА ШКОЛА"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ПЕРШИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>7411</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>ЄВРОПЕЙСЬКА МЕДИЧНА ШКОЛА</t>
+          <t>ПЕРШИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
-      <c r="B5" s="3"/>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>PRIVATE HIGHER EDUCATION INSTITUTION "FIRST EUROPEAN UNIVERSITY"</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
@@ -359,63 +363,63 @@
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>просп. Академіка Глушкова, 42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(063)075-28-56</t>
+          <t>+38(063)-075-28-56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>eumedschool@ukr.net</t>
+          <t>firsteuropeanuniversity@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://europeanmedicaluniversity.com/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Президент</t>
         </is>
@@ -436,85 +440,92 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:A3"/>
+  <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="2" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Назва факультета</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Навчально-науковий інститут «Європейська медична школа»</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Навчально-науковий інститут «Європейська школа бізнесу»</t>
         </is>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Навчально-науковий інститут післядипломної освіти та безперервного професійного розвитку</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:A3"/>
+  <autoFilter ref="A1:A4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -870,54 +881,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>88561</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 20286</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
@@ -1026,54 +1039,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>88546</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I7" s="9"/>
+          <t>- 20287</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
@@ -1190,140 +1205,146 @@
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>88549</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H11" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>- 20283</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>88550</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент і бізнес-адміністрування</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>- 20284</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>88551</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг та рекламний бізнес</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H13" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>- 20285</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">