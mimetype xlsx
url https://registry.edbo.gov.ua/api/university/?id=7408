--- v0 (2026-02-12)
+++ v1 (2026-04-05)
@@ -407,51 +407,51 @@
         <is>
           <t>kaniv-uk@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.kukim.org</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Виконувач обов'язків директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Біліченко Володимир Петрович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -1496,54 +1496,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>88216</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ДС 007032</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
@@ -1578,54 +1580,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>88205</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>ДС 007033</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">