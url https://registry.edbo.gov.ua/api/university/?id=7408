--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -1184,327 +1184,343 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>88215</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I2" s="9"/>
+          <t>ДС 007154</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>88221</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>ДС 007155</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>88214</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I4" s="9"/>
+          <t>ДС 007156</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>88218</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>ДС 007159</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>88219</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Духові та естрадні інструменти)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>ДС 007157</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>88220</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Народні інструменти)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I7" s="9"/>
+          <t>ДС 007158</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>88217</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>ДС 007160</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>88213</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>ДС 007161</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
@@ -2120,51 +2136,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>