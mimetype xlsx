--- v2 (2026-03-24)
+++ v3 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ПТО" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Здобувачі ПТО" sheetId="3" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$110</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$12</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -956,54 +956,56 @@
 </t>
         </is>
       </c>
       <c r="B27" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 </t>
         </is>
       </c>
       <c r="B28" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C28" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D28" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D28" s="9" t="n">
+        <v>48022</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 </t>
         </is>
       </c>
       <c r="B29" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник систем утеплення будівель
 </t>
         </is>
       </c>
@@ -1294,54 +1296,56 @@
       </c>
       <c r="B45" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C45" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D45" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 </t>
         </is>
       </c>
       <c r="B46" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C46" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D46" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D46" s="9" t="n">
+        <v>47275</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 </t>
         </is>
       </c>
       <c r="B47" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C47" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D47" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 </t>
@@ -1571,72 +1575,76 @@
         </is>
       </c>
       <c r="B60" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 8322 Водій автотранспортних засобів (категорія C1)
 </t>
         </is>
       </c>
       <c r="B61" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C61" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D61" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D61" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B62" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D62" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D62" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>7222 Слюсар-інструментальник
 </t>
         </is>
       </c>
       <c r="B63" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>7222 Слюсар-інструментальник
 </t>
         </is>
       </c>
@@ -1727,72 +1735,76 @@
       </c>
       <c r="B69" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B70" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C70" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D70" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D70" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B71" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D71" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D71" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 </t>
         </is>
       </c>
       <c r="B72" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C72" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 </t>
         </is>
       </c>
@@ -2093,54 +2105,56 @@
       </c>
       <c r="B90" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C90" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D90" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>7423 Верстатник деревообробних верстатів
 </t>
         </is>
       </c>
       <c r="B91" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C91" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D91" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D91" s="9" t="n">
+        <v>48022</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>7423 Верстатник деревообробних верстатів
 </t>
         </is>
       </c>
       <c r="B92" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C92" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>7423 Верстатник деревообробних верстатів
 </t>
         </is>
       </c>
@@ -2281,144 +2295,154 @@
 </t>
         </is>
       </c>
       <c r="B101" s="7" t="n">
         <v>55</v>
       </c>
       <c r="C101" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1)
 </t>
         </is>
       </c>
       <c r="B102" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C102" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D102" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D102" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A2)
 </t>
         </is>
       </c>
       <c r="B103" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C103" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D103" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D103" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія D1)
 </t>
         </is>
       </c>
       <c r="B104" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C104" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D104" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D104" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія G1, G2)
 </t>
         </is>
       </c>
       <c r="B105" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C105" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D105" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D105" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1, A2, D1, G1, G2)
 7233 Слюсар з ремонту дорожньо-будівельних машин та тракторів
 </t>
         </is>
       </c>
       <c r="B106" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C106" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D106" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1, A2, D1, G1, G2)
 7233 Слюсар з ремонту дорожньо-будівельних машин та тракторів
 8322 Водій автотранспортних засобів (категорія C1)
 </t>
         </is>
       </c>
       <c r="B107" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C107" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D107" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D107" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>8332 Машиніст крана автомобільного
 </t>
         </is>
       </c>
       <c r="B108" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C108" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D108" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>8332 Машиніст крана автомобільного
 7231 Слюсар з ремонту колісних транспортних засобів
@@ -2429,73 +2453,75 @@
       <c r="B109" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>8333 Машиніст крана (кранівник)
 8332 Машиніст крана автомобільного
 7215 Стропальник
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B110" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C110" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D110" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D110" s="9" t="n">
+        <v>48022</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D110"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="7" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Професії</t>
         </is>
       </c>
       <c r="B1" s="6" t="inlineStr">
         <is>
           <t>Денна</t>
@@ -2503,329 +2529,306 @@
       </c>
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Заочна</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>5122 Кухар
-5123 Бармен</t>
+          <t>6113 Озеленювач
+6113 Квітникар</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
-        <is>
-[...21 lines deleted...]
-      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник систем утеплення будівель
 7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
+      <c r="B3" s="7" t="n">
+        <v>80</v>
+      </c>
+      <c r="C3" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D3" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>7136 Монтажник санітарно-технічних систем і устаткування
+7212 Електрогазозварник</t>
+        </is>
+      </c>
       <c r="B4" s="7" t="n">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>7136 Монтажник санітарно-технічних систем і устаткування
-7212 Електрогазозварник</t>
+          <t>7212 Електрогазозварник
+7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
-7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
+8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
-        <is>
-[...21 lines deleted...]
-      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
+      <c r="B7" s="7" t="n">
+        <v>77</v>
+      </c>
+      <c r="C7" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
+7133 Штукатур</t>
+        </is>
+      </c>
       <c r="B8" s="7" t="n">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
-7133 Штукатур</t>
+          <t>8163 Машиніст холодильних установок
+7233 Слюсар-ремонтник</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>8163 Машиніст холодильних установок
-7233 Слюсар-ремонтник</t>
+          <t>8331 Тракторист-машиніст сільськогосподарського виробництва
+7233 Слюсар з ремонту дорожньо-будівельних машин та тракторів</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
-        <is>
-[...21 lines deleted...]
-      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту дорожньо-будівельних машин та тракторів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
-      <c r="B12" s="7" t="n">
-[...16 lines deleted...]
-      <c r="A13" s="3" t="inlineStr">
+      <c r="B11" s="7" t="n">
+        <v>75</v>
+      </c>
+      <c r="C11" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8332 Машиніст крана автомобільного
 7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
-      <c r="B13" s="7" t="n">
-[...11 lines deleted...]
-      <c r="F13" s="7" t="n">
+      <c r="B12" s="7" t="n">
+        <v>48</v>
+      </c>
+      <c r="C12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F13"/>
+  <autoFilter ref="A1:F12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>