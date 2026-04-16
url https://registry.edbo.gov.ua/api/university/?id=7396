--- v2 (2026-02-24)
+++ v3 (2026-04-16)
@@ -1598,51 +1598,51 @@
       </c>
       <c r="B4" s="8" t="n">
         <v>75</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 5122 Кухар закладу освіти</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>25</v>
       </c>