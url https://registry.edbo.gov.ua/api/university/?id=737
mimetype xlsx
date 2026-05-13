--- v2 (2026-02-12)
+++ v3 (2026-05-13)
@@ -2189,51 +2189,51 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>58936</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>ДС 58936</t>
+          <t>ДС 005783</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
@@ -2819,51 +2819,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -2984,51 +2984,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -3050,84 +3050,84 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Нафтогазова інженерія та технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>