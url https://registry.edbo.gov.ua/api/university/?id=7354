--- v3 (2026-03-14)
+++ v4 (2026-04-29)
@@ -566,92 +566,92 @@
       <c r="C6" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D6" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D7" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 5121 Портьє
 4221 Агент з організації туризму
 </t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D8" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 5133 Соціальний робітник
 </t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D9" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>5121 Економка
 </t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар закладу освіти
 </t>
         </is>
@@ -694,51 +694,51 @@
         <v>60</v>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 </t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C14" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D14" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар закладу освіти
 </t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
         <v>7</v>
       </c>
       <c r="C15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар закладу освіти
 </t>
         </is>
@@ -748,72 +748,72 @@
       </c>
       <c r="C16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C17" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D17" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант
 5123 Бармен
 </t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C18" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D18" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>5123 Бармен
 </t>
         </is>
@@ -824,51 +824,51 @@
       <c r="C20" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D20" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B21" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D21" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>5123 Бармен
 </t>
         </is>
       </c>
       <c r="B22" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D22" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
@@ -880,51 +880,51 @@
         <v>30</v>
       </c>
       <c r="C23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>5129 Майстер ресторанного обслуговування
 </t>
         </is>
       </c>
       <c r="B24" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C24" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D24" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>5131 Гувернер
 </t>
         </is>
       </c>
       <c r="B25" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>5131 Нянька
 </t>
         </is>
@@ -933,51 +933,51 @@
         <v>10</v>
       </c>
       <c r="C26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>5133 Соціальний робітник
 </t>
         </is>
       </c>
       <c r="B27" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D27" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>5141 Педикюрник
 </t>
         </is>
       </c>
       <c r="B28" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 </t>
         </is>
@@ -1244,51 +1244,51 @@
       </c>
       <c r="C43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>7324 Живописець
 5312 Оформлювач вітрин, приміщень та будівель
 </t>
         </is>
       </c>
       <c r="B44" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C44" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D44" s="9" t="n">
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>7412 Кондитер
 </t>
         </is>
       </c>
       <c r="B45" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C45" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D45" s="9" t="n">
         <v>47275</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар