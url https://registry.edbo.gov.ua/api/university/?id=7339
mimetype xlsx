--- v2 (2026-03-31)
+++ v3 (2026-05-18)
@@ -189,93 +189,97 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради "Червоноградський професійний гірничо-будівельний ліцей"</t>
+          <t>Комунальний заклад Львівської обласної ради "ШЕПТИЦЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ ЕНЕРГЕТИКИ ТА ТЕХНОЛОГІЙ"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>7339</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>КЗ ЛОР "Червоноградський професійний гірничо-будівельний ліцей"</t>
+          <t>КЗ ЛОР "ШЕПТИЦЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ ЕНЕРГЕТИКИ ТА ТЕХНОЛОГІЙ"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
-      <c r="B5" s="3"/>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>Municipal Institution of the Lviv Regional Council "Sheptytskyi Professional College of Energy and Technologies"</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
@@ -476,322 +480,346 @@
       </c>
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Бармен
 </t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D2" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D2" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 </t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D3" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D3" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець продовольчих товарів
 5220 Продавець непродовольчих товарів
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D5" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D5" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7133 Штукатур
 7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D6" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D6" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7132 Паркетник
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D7" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D7" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник гіпсокартонних конструкцій
 7133 Штукатур
 7141 Маляр
 </t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D8" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D8" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7141 Маляр
 7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D9" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D9" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 </t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 7241 Електрослюсар (слюсар) черговий та з ремонту устаткування
 </t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C11" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D11" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D11" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 </t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D13" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D13" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C14" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D14" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D14" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7241 Електрослюсар підземний
 </t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C15" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D15" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування сонячних електроустановок
 </t>
         </is>
       </c>
       <c r="B16" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>7241 Електрослюсар підземний
 7212 Електрозварник ручного зварювання
 </t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C17" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D17" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D17" s="9" t="n">
+        <v>47063</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>7423 Верстатник деревообробних верстатів
 </t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D18" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
@@ -956,96 +984,96 @@
       </c>
       <c r="B6" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>89</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування сонячних електроустановок</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7241 Електрослюсар підземний
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>19</v>
       </c>
       <c r="C10" s="7" t="n">