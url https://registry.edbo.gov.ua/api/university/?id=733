--- v0 (2026-02-22)
+++ v1 (2026-05-15)
@@ -2573,56 +2573,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>45887</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -3093,117 +3091,117 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -3258,51 +3256,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -3357,51 +3355,51 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>