--- v3 (2026-03-19)
+++ v4 (2026-05-22)
@@ -1011,51 +1011,51 @@
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>82690</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t>- 0</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46165</v>
+        <v>46476</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
@@ -1241,84 +1241,84 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>