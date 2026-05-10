--- v3 (2026-03-25)
+++ v4 (2026-05-10)
@@ -308,51 +308,51 @@
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>04211</t>
+          <t>04219</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
@@ -368,51 +368,51 @@
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>просп. Івасюка Володимира, 2</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+38(063)-429-19-91;</t>
+          <t>+38(063)-429-19-91</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>college@kmrf.kiev.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
@@ -3029,51 +3029,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
@@ -3172,85 +3172,85 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
         <v>47</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>на морському та річковому транспорті</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>