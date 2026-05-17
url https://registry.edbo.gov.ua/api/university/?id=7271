--- v1 (2026-02-09)
+++ v2 (2026-05-17)
@@ -354,63 +354,63 @@
         <is>
           <t>м. Харків</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Йогансена Майка, 15/17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(050) 595 03 66</t>
+          <t>+38(050)-595-03-66</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>avtoskola_upah@ukr.net</t>
+          <t>avtoshkola_upah@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http://uvag-kievskiy.edu.kh.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>