--- v3 (2026-03-26)
+++ v4 (2026-05-19)
@@ -1780,54 +1780,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>78624</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>ДС 007179</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2297,51 +2299,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
@@ -2565,117 +2567,117 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>