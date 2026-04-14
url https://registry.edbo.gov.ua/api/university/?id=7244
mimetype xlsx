--- v1 (2026-02-12)
+++ v2 (2026-04-14)
@@ -859,96 +859,96 @@
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>65997</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 10502</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>66000</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 10503</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -1558,51 +1558,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -1628,54 +1628,54 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
@@ -1937,51 +1937,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>