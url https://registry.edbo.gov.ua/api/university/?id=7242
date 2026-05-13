--- v3 (2026-03-24)
+++ v4 (2026-05-13)
@@ -1641,51 +1641,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -1707,84 +1707,84 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
@@ -1806,51 +1806,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>