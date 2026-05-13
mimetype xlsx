--- v1 (2026-03-29)
+++ v2 (2026-05-13)
@@ -1849,56 +1849,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>65785</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент транспорту та логістики</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 11395</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
@@ -3222,51 +3220,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -3357,51 +3355,51 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
@@ -3420,51 +3418,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
@@ -3552,117 +3550,117 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>J6</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -3684,51 +3682,51 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
@@ -3783,54 +3781,54 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Авіоніка</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
@@ -3849,91 +3847,91 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>на повітряному транспорті</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I26"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">