--- v3 (2026-03-20)
+++ v4 (2026-05-04)
@@ -2038,51 +2038,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -2236,51 +2236,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>