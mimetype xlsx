--- v3 (2026-03-16)
+++ v4 (2026-05-07)
@@ -399,51 +399,55 @@
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>+38(052)-239-45-79</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>office@sfa.org.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B18" s="3"/>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>https://www.usfa.edu.ua/</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Стецюк Богдан Романович</t>
         </is>
       </c>
     </row>
@@ -3019,51 +3023,51 @@
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>J6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>94</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -3115,54 +3119,54 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -3313,54 +3317,54 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>