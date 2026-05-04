--- v3 (2026-03-07)
+++ v4 (2026-05-04)
@@ -2304,51 +2304,51 @@
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>