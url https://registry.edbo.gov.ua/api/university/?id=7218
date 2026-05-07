--- v2 (2026-03-10)
+++ v3 (2026-05-07)
@@ -3544,51 +3544,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -3907,51 +3907,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Нафтогазова інженерія та технології</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>62</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>