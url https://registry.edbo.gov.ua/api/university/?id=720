--- v1 (2026-02-11)
+++ v2 (2026-05-13)
@@ -2655,51 +2655,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>