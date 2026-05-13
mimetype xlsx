--- v3 (2026-03-28)
+++ v4 (2026-05-13)
@@ -3471,51 +3471,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -3978,87 +3978,87 @@
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>178</v>
       </c>
       <c r="F19" s="8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
@@ -4209,51 +4209,51 @@
       <c r="H24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F25" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>