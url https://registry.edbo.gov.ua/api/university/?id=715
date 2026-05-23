--- v2 (2026-03-19)
+++ v3 (2026-05-23)
@@ -1857,55 +1857,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>42761</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп'ютерних систем і мереж</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДС 000975</t>
+          <t>ДС 007097</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
@@ -1939,54 +1939,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>55469</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Металорізальні верстати та робототехнічні комплекси</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ДС 007226</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
@@ -2514,51 +2516,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
@@ -2646,51 +2648,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>