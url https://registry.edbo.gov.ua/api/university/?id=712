--- v2 (2026-02-13)
+++ v3 (2026-04-09)
@@ -3747,51 +3747,51 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>