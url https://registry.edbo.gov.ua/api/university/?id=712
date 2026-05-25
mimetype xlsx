--- v3 (2026-04-09)
+++ v4 (2026-05-25)
@@ -3387,51 +3387,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>9</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -3483,51 +3483,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -3681,51 +3681,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>13</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -3902,51 +3902,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>