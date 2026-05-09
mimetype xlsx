--- v2 (2026-02-12)
+++ v3 (2026-05-09)
@@ -367,51 +367,51 @@
         <is>
           <t>м. Олександрія</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>просп. Соборний, 62</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+380(66)890-41-09</t>
+          <t>+38(052)-357-08-73; +38(066)-890-41-09;</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>oit2008@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.odpk.org.ua</t>
         </is>
@@ -3307,84 +3307,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -3406,51 +3406,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>