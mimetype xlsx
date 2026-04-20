--- v2 (2026-02-12)
+++ v3 (2026-04-20)
@@ -1367,137 +1367,137 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>43041</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Сестринська справа</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>КО 003117</t>
+          <t>КО 007044</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>43042</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Лікувальна справа</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>КО 003118</t>
+          <t>КО 007045</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>43043</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Акушерська справа</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>КО 003119</t>
+          <t>КО 007046</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
@@ -1720,84 +1720,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>