--- v2 (2026-02-02)
+++ v3 (2026-04-30)
@@ -1214,120 +1214,120 @@
       <c r="B2" s="7" t="n">
         <v>56</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4211 Контролер-касир
 4211 Касир квитковий
 5112 Провідник пасажирського вагона</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>144</v>
+        <v>95</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст тепловоза
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>69</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>