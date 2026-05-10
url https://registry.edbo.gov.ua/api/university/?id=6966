--- v3 (2026-03-25)
+++ v4 (2026-05-10)
@@ -2920,51 +2920,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -3171,51 +3171,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -3303,51 +3303,51 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
@@ -3624,51 +3624,51 @@
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -3723,51 +3723,51 @@
       <c r="H25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>