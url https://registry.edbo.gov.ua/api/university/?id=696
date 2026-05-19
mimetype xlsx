--- v2 (2026-02-19)
+++ v3 (2026-05-19)
@@ -2623,117 +2623,117 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
@@ -2821,51 +2821,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>