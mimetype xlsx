--- v2 (2026-01-30)
+++ v3 (2026-04-30)
@@ -865,51 +865,51 @@
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
           <t> 12157</t>
         </is>
       </c>
       <c r="H2" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 28.04.2025 № 43-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
@@ -986,51 +986,51 @@
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
           <t> 7246</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.02.2024 № 88-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
@@ -1226,51 +1226,51 @@
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F11" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G11" s="7" t="inlineStr">
         <is>
           <t> 12161</t>
         </is>
       </c>
       <c r="H11" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 28.04.2025 № 43-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="inlineStr">
@@ -1308,51 +1308,51 @@
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F13" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G13" s="7" t="inlineStr">
         <is>
           <t> 7208</t>
         </is>
       </c>
       <c r="H13" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.02.2024 № 88-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
@@ -2533,51 +2533,51 @@
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>62893</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Хореографія (за видами)</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>- 7233</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -2703,86 +2703,86 @@
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>63052</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Акторське мистецтво драматичного театру і кіно</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t>УК 11019119</t>
         </is>
       </c>
       <c r="K16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>62897</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>- 7247</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
@@ -2820,507 +2820,507 @@
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>62899</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>- 7235</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>62901</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Переклад (англійська мова)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
         <v>62902</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K21" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
         <v>62903</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька)</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K22" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
         <v>62904</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Мова і література (іспанська)</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
         <v>62905</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Мова і література (італійська)</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>62906</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Мова і література (французька)</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K25" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>62907</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Мова і література (китайська)</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
         <v>63883</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Мова і література (корейська)</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K27" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - японська</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
         <v>62908</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Мова і література (японська)</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K28" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>62900</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t>УК 11019104</t>
         </is>
       </c>
       <c r="K29" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>62909</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Економіка міста. Урбаністика</t>
@@ -3557,92 +3557,92 @@
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>62913</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t>- 7248</t>
         </is>
       </c>
       <c r="I36" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>62914</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Видавнича справа та редагування</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 7240</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D38" s="3"/>
@@ -3680,51 +3680,51 @@
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>62916</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Реклама і зв'язки з громадськістю</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t>- 7237</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D40" s="3"/>
@@ -3842,51 +3842,51 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>62917</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>- 7242</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D44" s="3"/>
@@ -3922,51 +3922,51 @@
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>62918</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
           <t>- 7246</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J45" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D46" s="3"/>
@@ -4375,92 +4375,92 @@
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>62929</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Суспільні комунікації</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t>- 7236</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>62930</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Регіональні студії</t>
         </is>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="7" t="inlineStr">
         <is>
           <t>- 7238</t>
         </is>
       </c>
       <c r="I57" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J57" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D58" s="3"/>
@@ -4793,51 +4793,51 @@
         <is>
           <t>B10</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>70288</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="7" t="inlineStr">
         <is>
           <t>- 11568</t>
         </is>
       </c>
       <c r="I66" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
@@ -5284,51 +5284,51 @@
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
         <v>70284</v>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="7" t="inlineStr">
         <is>
           <t>- 11567</t>
         </is>
       </c>
       <c r="I77" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J77" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K77" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
@@ -5626,51 +5626,51 @@
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E85" s="6" t="n">
         <v>86451</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Хореографія (за видами)</t>
         </is>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="7" t="inlineStr">
         <is>
           <t>- 11566</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D86" s="3"/>
@@ -5794,51 +5794,51 @@
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
         <v>70336</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Суспільні комунікації</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="7" t="inlineStr">
         <is>
           <t>- 11577</t>
         </is>
       </c>
       <c r="I89" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D90" s="3"/>
@@ -6038,133 +6038,133 @@
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>70315</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="7" t="inlineStr">
         <is>
           <t>- 11571</t>
         </is>
       </c>
       <c r="I95" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J95" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
         <v>70316</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Реклама і зв'язки з громадськістю</t>
         </is>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="7" t="inlineStr">
         <is>
           <t>- 11572</t>
         </is>
       </c>
       <c r="I96" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>70317</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Видавнича справа та редагування</t>
         </is>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="7" t="inlineStr">
         <is>
           <t>- 11573</t>
         </is>
       </c>
       <c r="I97" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J97" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D98" s="3"/>
@@ -6282,51 +6282,51 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>70323</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="7" t="inlineStr">
         <is>
           <t>- 11575</t>
         </is>
       </c>
       <c r="I101" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J101" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D102" s="3"/>
@@ -6362,51 +6362,51 @@
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
         <v>70325</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="7" t="inlineStr">
         <is>
           <t>- 12157</t>
         </is>
       </c>
       <c r="I103" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J103" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D104" s="3"/>
@@ -7236,51 +7236,51 @@
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
         <v>62955</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>Прогнозування моди</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H123" s="7" t="inlineStr">
         <is>
           <t>- 7219</t>
         </is>
       </c>
       <c r="I123" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J123" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K123" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
@@ -8836,96 +8836,96 @@
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
         <v>62962</v>
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
           <t>Управління електронним навчанням у міжкультурному просторі</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H157" s="7" t="inlineStr">
         <is>
           <t>- 7203</t>
         </is>
       </c>
       <c r="I157" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J157" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K157" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
         <v>62963</v>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
           <t>Управління закладом освіти (за рівнями)</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
           <t>- 7205</t>
         </is>
       </c>
       <c r="I158" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K158" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D159" s="3"/>
@@ -9110,51 +9110,51 @@
       </c>
       <c r="D163" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E163" s="6" t="n">
         <v>62968</v>
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H163" s="7" t="inlineStr">
         <is>
           <t>- 7208</t>
         </is>
       </c>
       <c r="I163" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J163" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K163" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B164" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D164" s="3"/>
@@ -9421,99 +9421,103 @@
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
         <v>70394</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
           <t>Корпоративна освіта та розвиток персоналу</t>
         </is>
       </c>
       <c r="G170" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I170" s="9"/>
+          <t>- 19912</t>
+        </is>
+      </c>
+      <c r="I170" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
           <t>УК 11019952</t>
         </is>
       </c>
       <c r="K170" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
         <v>70395</v>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>Освітній дизайн і коучинг в освіті дорослих</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H171" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I171" s="9"/>
+          <t>- 19913</t>
+        </is>
+      </c>
+      <c r="I171" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J171" s="7" t="inlineStr">
         <is>
           <t>УК 11019952</t>
         </is>
       </c>
       <c r="K171" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
@@ -10618,54 +10622,56 @@
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D195" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E195" s="6" t="n">
         <v>86456</v>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
           <t>Комунікаційний дизайн і територіальна айдентика</t>
         </is>
       </c>
       <c r="G195" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H195" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I195" s="9"/>
+          <t>- 19914</t>
+        </is>
+      </c>
+      <c r="I195" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J195" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K195" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B196" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D196" s="3" t="inlineStr">
         <is>
@@ -11121,99 +11127,101 @@
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
         <v>70451</v>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
           <t>Екстремальна та кризова психологія</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
-          <t>- 11597</t>
+          <t>- 19916</t>
         </is>
       </c>
       <c r="I206" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K206" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B207" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
         <v>70452</v>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
           <t>Сімейна психологія</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H207" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I207" s="9"/>
+          <t>- 19915</t>
+        </is>
+      </c>
+      <c r="I207" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J207" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K207" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B208" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
@@ -11528,51 +11536,51 @@
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
         <v>70464</v>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>Управління закладом освіти (за рівнями)</t>
         </is>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H215" s="7" t="inlineStr">
         <is>
           <t>- 11606</t>
         </is>
       </c>
       <c r="I215" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J215" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K215" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B216" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D216" s="3"/>
@@ -11978,141 +11986,141 @@
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E225" s="6" t="n">
         <v>75586</v>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H225" s="7" t="inlineStr">
         <is>
           <t>- 12161</t>
         </is>
       </c>
       <c r="I225" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J225" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K225" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B226" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="6" t="n">
         <v>62975</v>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H226" s="7" t="inlineStr">
         <is>
           <t>- 7220</t>
         </is>
       </c>
       <c r="I226" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J226" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K226" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="6" t="n">
         <v>62976</v>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H227" s="7" t="inlineStr">
         <is>
           <t>- 7229</t>
         </is>
       </c>
       <c r="I227" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J227" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K227" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D228" s="3"/>
@@ -12158,276 +12166,276 @@
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="6" t="n">
         <v>62978</v>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Образотворче та декоративне мистецтво</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H229" s="7" t="inlineStr">
         <is>
           <t>- 7234</t>
         </is>
       </c>
       <c r="I229" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J229" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K229" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B230" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
         <v>62979</v>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
           <t>- 7232</t>
         </is>
       </c>
       <c r="I230" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K230" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
           <t>031</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
         <v>62980</v>
       </c>
       <c r="F231" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G231" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H231" s="7" t="inlineStr">
         <is>
           <t>- 7222</t>
         </is>
       </c>
       <c r="I231" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J231" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K231" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B232" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
         <v>62981</v>
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
           <t>- 7231</t>
         </is>
       </c>
       <c r="I232" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K232" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
         <v>62982</v>
       </c>
       <c r="F233" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="G233" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H233" s="7" t="inlineStr">
         <is>
           <t>- 7227</t>
         </is>
       </c>
       <c r="I233" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J233" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K233" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B234" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
         <v>62983</v>
       </c>
       <c r="F234" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G234" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H234" s="7" t="inlineStr">
         <is>
           <t>- 7226</t>
         </is>
       </c>
       <c r="I234" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J234" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K234" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B235" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D235" s="3"/>
@@ -12473,51 +12481,51 @@
       <c r="C236" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
         <v>62985</v>
       </c>
       <c r="F236" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G236" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
           <t>- 7221</t>
         </is>
       </c>
       <c r="I236" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J236" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K236" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D237" s="3"/>
@@ -12649,145 +12657,145 @@
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
         <v>62989</v>
       </c>
       <c r="F240" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G240" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H240" s="7" t="inlineStr">
         <is>
-          <t>- 7223</t>
+          <t>- 20785</t>
         </is>
       </c>
       <c r="I240" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J240" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K240" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
         <v>70500</v>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H241" s="7" t="inlineStr">
         <is>
           <t>- 11611</t>
         </is>
       </c>
       <c r="I241" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J241" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K241" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B242" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
         <v>70502</v>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G242" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
           <t>- 11612</t>
         </is>
       </c>
       <c r="I242" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K242" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D243" s="3"/>
@@ -12833,276 +12841,276 @@
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
         <v>70516</v>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H244" s="7" t="inlineStr">
         <is>
           <t>- 11617</t>
         </is>
       </c>
       <c r="I244" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J244" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K244" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
         <v>70517</v>
       </c>
       <c r="F245" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G245" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H245" s="7" t="inlineStr">
         <is>
           <t>- 11618</t>
         </is>
       </c>
       <c r="I245" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J245" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K245" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B246" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
         <v>76531</v>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G246" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H246" s="7" t="inlineStr">
         <is>
           <t>- 14489</t>
         </is>
       </c>
       <c r="I246" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J246" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K246" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
         <v>70509</v>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H247" s="7" t="inlineStr">
         <is>
           <t>- 11614</t>
         </is>
       </c>
       <c r="I247" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J247" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K247" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
           <t>B7</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
         <v>70510</v>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G248" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
           <t>- 11615</t>
         </is>
       </c>
       <c r="I248" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K248" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
         <v>70513</v>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G249" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H249" s="7" t="inlineStr">
         <is>
           <t>- 11616</t>
         </is>
       </c>
       <c r="I249" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J249" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K249" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D250" s="3"/>
@@ -13148,95 +13156,97 @@
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
         <v>70518</v>
       </c>
       <c r="F251" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G251" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H251" s="7" t="inlineStr">
         <is>
           <t>- 11620</t>
         </is>
       </c>
       <c r="I251" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J251" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K251" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B252" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
         <v>70520</v>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I252" s="9"/>
+          <t>- 19917</t>
+        </is>
+      </c>
+      <c r="I252" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K252" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
@@ -13281,51 +13291,51 @@
       <c r="C254" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
         <v>70524</v>
       </c>
       <c r="F254" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G254" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H254" s="7" t="inlineStr">
         <is>
           <t>- 11622</t>
         </is>
       </c>
       <c r="I254" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K254" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K254"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -13392,154 +13402,154 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>41</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
@@ -13602,125 +13612,125 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -13824,198 +13834,198 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Східні мови та літератури (переклад включно), перша - японська</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
@@ -14071,51 +14081,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -14178,220 +14188,220 @@
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -14446,87 +14456,87 @@
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>28</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -14545,117 +14555,117 @@
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -14677,54 +14687,54 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
@@ -14747,154 +14757,154 @@
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>83</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
@@ -14920,54 +14930,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
@@ -14986,117 +14996,117 @@
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
@@ -15188,125 +15198,125 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -15336,331 +15346,331 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - японська</t>
         </is>
       </c>
       <c r="E62" s="6" t="n">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>80</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -15682,84 +15692,84 @@
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -15781,54 +15791,54 @@
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
@@ -15847,51 +15857,51 @@
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -15913,121 +15923,121 @@
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E77" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -16049,84 +16059,84 @@
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
@@ -16148,54 +16158,54 @@
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
@@ -16247,51 +16257,51 @@
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
@@ -16387,162 +16397,162 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E91" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E92" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -16930,150 +16940,150 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E104" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>126</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
@@ -17197,51 +17207,51 @@
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -17260,84 +17270,84 @@
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
@@ -17573,117 +17583,117 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E123" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F124" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -18237,84 +18247,84 @@
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F143" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
@@ -18435,51 +18445,51 @@
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F149" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
@@ -18567,117 +18577,117 @@
       <c r="H152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F153" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F154" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F155" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>