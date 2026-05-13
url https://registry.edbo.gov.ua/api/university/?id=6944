--- v1 (2026-02-12)
+++ v2 (2026-05-13)
@@ -614,56 +614,54 @@
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (на автомобільному транспорті)</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>46</v>
       </c>
       <c r="G2" s="8" t="inlineStr">
         <is>
-          <t> 10604</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H2" s="9"/>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.02.2024 № 88-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
@@ -1421,56 +1419,54 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>62850</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 10665</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
@@ -1595,56 +1591,54 @@
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>62856</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (на автомобільному транспорті)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
-          <t>- 10604</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
@@ -3380,51 +3374,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
@@ -3718,51 +3712,51 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
@@ -3883,54 +3877,54 @@
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">