--- v2 (2026-02-08)
+++ v3 (2026-05-19)
@@ -17,51 +17,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ФПО" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Освітні програми" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Здобувачі ВО" sheetId="5" state="visible" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$5</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$46</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$43</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$5</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -883,51 +883,51 @@
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2019 № 1015-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K46"/>
+  <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -1575,366 +1575,384 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>43127</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>КО 007035</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>43130</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Класична хореографія</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>КО 007036</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>43131</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Сучасна хореографія</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>КО 007034</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>43126</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Хорове диригування</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>КО 007041</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>43128</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>КО 006912</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>43136</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Теорія музики</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>КО 006913</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>43140</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Спів</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>КО 007038</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>43143</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>КО 007215</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>43144</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>КО 007214</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -1965,171 +1983,179 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>43147</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I27" s="9"/>
+          <t>КО 007040</t>
+        </is>
+      </c>
+      <c r="I27" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>43148</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Народні інструменти</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I28" s="9"/>
+          <t>КО 007213</t>
+        </is>
+      </c>
+      <c r="I28" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>56364</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво естради (інструменталісти)</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I29" s="9"/>
+          <t>КО 007039</t>
+        </is>
+      </c>
+      <c r="I29" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>56365</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво естради (спів)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>КО 007037</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
@@ -2499,282 +2525,165 @@
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
-      <c r="D41" s="3"/>
+      <c r="D41" s="3" t="inlineStr">
+        <is>
+          <t>Хореографічне мистецтво</t>
+        </is>
+      </c>
       <c r="E41" s="8" t="n">
-        <v>68342</v>
+        <v>87839</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>Сучасна хореографія</t>
+          <t>Класична хореографія</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I41" s="9"/>
       <c r="J41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
-      <c r="D42" s="3"/>
+      <c r="D42" s="3" t="inlineStr">
+        <is>
+          <t>Хореографічне мистецтво</t>
+        </is>
+      </c>
       <c r="E42" s="8" t="n">
-        <v>68346</v>
+        <v>87840</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
-          <t>Класична хореографія</t>
+          <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
-      <c r="D43" s="3"/>
+      <c r="D43" s="3" t="inlineStr">
+        <is>
+          <t>Хореографічне мистецтво</t>
+        </is>
+      </c>
       <c r="E43" s="8" t="n">
-        <v>68347</v>
+        <v>87841</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>Народна хореографія</t>
+          <t>Сучасна хореографія</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
-[...127 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:K46"/>
+  <autoFilter ref="A1:K43"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>