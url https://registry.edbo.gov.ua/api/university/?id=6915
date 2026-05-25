--- v2 (2026-03-15)
+++ v3 (2026-05-25)
@@ -1459,120 +1459,120 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>