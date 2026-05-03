--- v2 (2026-03-17)
+++ v3 (2026-05-03)
@@ -627,104 +627,104 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
       <c r="J1" s="4" t="inlineStr">
         <is>
           <t>Сертифікат про акредитацію спеціальності</t>
         </is>
       </c>
       <c r="K1" s="4" t="inlineStr">
         <is>
           <t>Дата закінчення дії </t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
-          <t>041</t>
+          <t>B8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Богослов’я</t>
+          <t>Богослов'я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>62602</v>
+        <v>86916</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Практична теологія</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>86916</v>
+        <v>89024</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t>Практична теологія</t>
+          <t>Богослов'я морального лідерства</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>C4</t>