--- v2 (2026-03-26)
+++ v3 (2026-05-19)
@@ -395,51 +395,51 @@
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>ak.coledg@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Виконуючий обовязки директора</t>
+          <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Мельник Олександр Володимирович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -1288,54 +1288,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>62595</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I4" s="9"/>
+          <t>ПО 007276</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
@@ -1446,54 +1448,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>62670</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>ПО 007277</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">