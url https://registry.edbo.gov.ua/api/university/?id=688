--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -2816,51 +2816,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -2882,87 +2882,87 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
@@ -2981,51 +2981,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -3047,51 +3047,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>17</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>