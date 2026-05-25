--- v2 (2026-03-10)
+++ v3 (2026-05-25)
@@ -1645,55 +1645,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>43156</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп'ютерних систем та мереж</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДО 000856</t>
+          <t>ДО 007086</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
@@ -2105,51 +2105,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -2204,51 +2204,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>