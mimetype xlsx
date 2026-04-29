--- v1 (2026-02-28)
+++ v2 (2026-04-29)
@@ -914,51 +914,51 @@
       </c>
       <c r="B5" s="7" t="n">
         <v>83</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець непродовольчих товарів
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7442 Взуттьовик з індивідуального пошиття взуття</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>32</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>