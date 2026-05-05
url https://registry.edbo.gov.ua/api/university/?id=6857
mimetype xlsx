--- v3 (2026-03-10)
+++ v4 (2026-05-05)
@@ -1266,56 +1266,56 @@
       </c>
       <c r="G1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="H1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
-          <t>H4</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Лісове господарство</t>
+          <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>16</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>