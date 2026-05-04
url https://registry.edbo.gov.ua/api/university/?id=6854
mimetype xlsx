--- v1 (2026-02-02)
+++ v2 (2026-05-04)
@@ -880,51 +880,51 @@
       <c r="B5" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>87</v>
       </c>