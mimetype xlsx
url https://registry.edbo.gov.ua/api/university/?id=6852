--- v1 (2026-03-17)
+++ v2 (2026-05-04)
@@ -479,88 +479,94 @@
         </is>
       </c>
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5141 Манікюрник
 </t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>45</v>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D2" s="9"/>
+          <t>АЕ 270844</t>
+        </is>
+      </c>
+      <c r="D2" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Педикюрник
 </t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>45</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D3" s="9"/>
+          <t>АЕ 270844</t>
+        </is>
+      </c>
+      <c r="D3" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Візажист
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>45</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D4" s="9"/>
+          <t>АЕ 270844</t>
+        </is>
+      </c>
+      <c r="D4" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>120</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D5" s="9" t="n">
         <v>50101</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>