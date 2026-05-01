--- v0 (2026-02-12)
+++ v1 (2026-05-01)
@@ -2270,51 +2270,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>7</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -2438,51 +2438,51 @@
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>313</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>