--- v2 (2026-02-14)
+++ v3 (2026-05-01)
@@ -776,97 +776,97 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5220 Продавець продовольчих товарів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>87</v>
       </c>
       <c r="C6" s="7" t="n">