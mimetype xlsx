--- v2 (2026-02-04)
+++ v3 (2026-05-05)
@@ -242,51 +242,51 @@
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>КПКАД</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Municipal institution of vocational (vocational and technical) education "Kyiv Vocational College of Art Design</t>
+          <t>Municipal institution of vocational (vocational and technical) education "Kyiv Vocational College of Art Design"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
@@ -1414,88 +1414,88 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
@@ -1553,84 +1553,84 @@
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>53</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>46</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -1694,258 +1694,258 @@
       </c>
       <c r="B2" s="8" t="n">
         <v>26</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4221 Агент з організації туризму
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 4115 Секретар керівника (організації, підприємства, установи)</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту дорожньо-будівельних машин та тракторів
 8331 Тракторист
 8339 Машиніст землерийно-будівельних машин</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту дорожньо-будівельних машин та тракторів
 8339 Машиніст підіймально-транспортних машин</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>87</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту дорожньо-будівельних машин та тракторів
 8339 Машиніст землерийно-будівельних машин
 8331 Тракторист</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7239 Авторемонтник</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 7241 Майстер з діагностики та налагодження електронного устаткування автомобільних засобів</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>182</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7313 Ювелір (ювелір-модельєр)</t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7313 Ювелір-монтувальник
 7313 Ювелір-закріпник</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>