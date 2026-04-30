--- v1 (2026-03-09)
+++ v2 (2026-04-30)
@@ -2897,51 +2897,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -2966,51 +2966,51 @@
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>44</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -3029,51 +3029,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
@@ -3194,51 +3194,51 @@
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>