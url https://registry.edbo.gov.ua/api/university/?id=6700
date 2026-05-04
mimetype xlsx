--- v2 (2026-03-19)
+++ v3 (2026-05-04)
@@ -1855,51 +1855,51 @@
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>18</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -2086,51 +2086,51 @@
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>296</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>