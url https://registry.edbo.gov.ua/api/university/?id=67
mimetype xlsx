--- v2 (2026-02-13)
+++ v3 (2026-05-24)
@@ -26,51 +26,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$25</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$37</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$40</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$23</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -680,81 +680,81 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Рівень освіти/ Освітній ступінь</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Обсяг
 (на рік)</t>
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Рішення про видачу ліцензії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>перший (бакалаврський) рівень</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>894</v>
+        <v>750</v>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.05.2021 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>другий (магістерський) рівень</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>400</v>
+        <v>330</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.05.2021 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>третій (освітньо-науковий) рівень</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.05.2021 № 62-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
@@ -2141,51 +2141,51 @@
       </c>
       <c r="K25" s="9"/>
       <c r="L25" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K37"/>
+  <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2258,92 +2258,92 @@
           <t>Економіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>34147</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Прикладна статистика та бізнес-аналітика</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t>АД 11009550</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>1232</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Облік,аудит та оподаткування</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t>АД 11009551</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>60547</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -2412,54 +2412,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>53846</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Маркетинг і реклама</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>- 20719</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
@@ -2580,93 +2582,97 @@
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>87678</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Статистика цифрової економіки</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K10" s="9"/>
+          <t>АД 11009550</t>
+        </is>
+      </c>
+      <c r="K10" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>86099</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K11" s="9"/>
+          <t>АД 11009551</t>
+        </is>
+      </c>
+      <c r="K11" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>86100</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
@@ -2775,54 +2781,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>86102</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг і реклама</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>- 20954</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
@@ -2906,141 +2914,141 @@
       <c r="E18" s="6" t="n">
         <v>3131</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Офіційна статистика</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t>НД 1190748</t>
         </is>
       </c>
       <c r="K18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>56129</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Прикладна статистика та бізнес-аналітика</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t>НД 1190748</t>
         </is>
       </c>
       <c r="K19" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>3004</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t>НД 1190747</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>29770</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -3119,56 +3127,54 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>2596</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Міжнародний менеджмент</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>- 11193</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
@@ -3262,179 +3268,183 @@
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>87679</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальний аналіз статистичних даних цифрової економіки</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K26" s="9"/>
+          <t>НД 1190748</t>
+        </is>
+      </c>
+      <c r="K26" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>86094</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K27" s="9"/>
+          <t>НД 1190747</t>
+        </is>
+      </c>
+      <c r="K27" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>86096</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I28" s="9"/>
+          <t>- 20070</t>
+        </is>
+      </c>
+      <c r="I28" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>86097</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Міжнародний менеджмент</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>- 14491</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
@@ -3718,52 +3728,181 @@
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>3384</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Міжнародний менеджмент</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B38" s="7" t="inlineStr">
+        <is>
+          <t>D1</t>
+        </is>
+      </c>
+      <c r="C38" s="3" t="inlineStr">
+        <is>
+          <t>Облік і оподаткування</t>
+        </is>
+      </c>
+      <c r="D38" s="3"/>
+      <c r="E38" s="6" t="n">
+        <v>88584</v>
+      </c>
+      <c r="F38" s="3" t="inlineStr">
+        <is>
+          <t>Облік, аудит та оподаткування</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H38" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I38" s="9"/>
+      <c r="J38" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K38" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B39" s="7" t="inlineStr">
+        <is>
+          <t>D2</t>
+        </is>
+      </c>
+      <c r="C39" s="3" t="inlineStr">
+        <is>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+        </is>
+      </c>
+      <c r="D39" s="3"/>
+      <c r="E39" s="6" t="n">
+        <v>88583</v>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H39" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I39" s="9"/>
+      <c r="J39" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K39" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B40" s="7" t="inlineStr">
+        <is>
+          <t>D3</t>
+        </is>
+      </c>
+      <c r="C40" s="3" t="inlineStr">
+        <is>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D40" s="3"/>
+      <c r="E40" s="6" t="n">
+        <v>88585</v>
+      </c>
+      <c r="F40" s="3" t="inlineStr">
+        <is>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="G40" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H40" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I40" s="9"/>
+      <c r="J40" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K40" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K37"/>
+  <autoFilter ref="A1:K40"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -3860,51 +3999,51 @@
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -3923,51 +4062,51 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -3989,54 +4128,54 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -4088,120 +4227,120 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>124</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>40</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -4256,51 +4395,51 @@
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>14</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -4319,51 +4458,51 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
@@ -4455,54 +4594,54 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -4521,51 +4660,51 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I23"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>