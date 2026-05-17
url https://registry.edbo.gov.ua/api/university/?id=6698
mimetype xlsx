--- v0 (2025-10-24)
+++ v1 (2026-05-17)
@@ -1558,56 +1558,54 @@
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>57324</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t>- 10649</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">