--- v2 (2026-02-21)
+++ v3 (2026-05-16)
@@ -409,51 +409,51 @@
         <is>
           <t>uzh.academyca@uica.education</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://akim.uz.ua/ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Шетеля Наталія Ігорівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -1520,92 +1520,92 @@
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>56428</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>024 Хореографія</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 3991</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>56429</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>025 Музичне мистецтво</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 3992</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -1641,215 +1641,215 @@
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>56430</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>026 Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t>- 3993</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>56431</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>028 Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t>- 3994</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>56432</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>029 Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t>- 3995</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>71269</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t>- 17179</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>71267</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t>- 17177</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D10" s="3"/>
@@ -1928,137 +1928,137 @@
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>87487</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t>- 17176</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>87486</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t>- 17175</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>71956</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t>- 17178</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -2834,55 +2834,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>56436</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
-          <t>КО 003484</t>
+          <t>КО 007332</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D35" s="3"/>
@@ -3117,55 +3117,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>56441</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="8" t="inlineStr">
         <is>
-          <t>КО 003489</t>
+          <t>КО 007334</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D42" s="3"/>
@@ -3275,96 +3275,96 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>56445</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="8" t="inlineStr">
         <is>
-          <t>КО 004186</t>
+          <t>КО 007335</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>56446</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="8" t="inlineStr">
         <is>
-          <t>КО 003492</t>
+          <t>КО 007333</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
@@ -3752,51 +3752,51 @@
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
@@ -3823,54 +3823,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -3889,120 +3889,120 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>34</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
@@ -4499,117 +4499,117 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I27"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>