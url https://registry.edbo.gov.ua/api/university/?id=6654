--- v2 (2026-02-21)
+++ v3 (2026-04-08)
@@ -1977,56 +1977,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>55755</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Торговельний менеджмент</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 10374</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
@@ -2061,93 +2059,91 @@
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>55766</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Ресторанні технології</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t>УД 11017150</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>55767</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t>- 10610</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
@@ -3097,55 +3093,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>67271</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t>ДС 005580</t>
+          <t>ДС 006997</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D32" s="3"/>
@@ -3543,84 +3539,84 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
@@ -3840,51 +3836,51 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -4005,51 +4001,51 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
@@ -4071,51 +4067,51 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>