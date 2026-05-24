--- v3 (2026-04-08)
+++ v4 (2026-05-24)
@@ -1977,54 +1977,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>55755</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Торговельний менеджмент</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 21120</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
@@ -2096,54 +2098,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>55767</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>- 21219</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
@@ -3506,51 +3510,51 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3572,51 +3576,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
@@ -3803,51 +3807,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>